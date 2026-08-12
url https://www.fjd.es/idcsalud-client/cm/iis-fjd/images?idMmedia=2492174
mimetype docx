--- v0 (2025-11-07)
+++ v1 (2026-08-12)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1F09B629" w14:textId="00D1A5CB" w:rsidR="00FB054D" w:rsidRPr="00DC6892" w:rsidRDefault="00FB054D" w:rsidP="00FB054D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC6892">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">MODELO DE PROTOCOLO DE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -126,306 +126,339 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">en diversos documentos y guías internacionales. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB054D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>el</w:t>
+        <w:t>apendice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> 1 de la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB054D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>apendice</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB054D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>International Ethical Guidelines for Health-related Research Involving Humans Prepared by the Council for International Organizations of Medical Sciences (CIOMS) in collaboration with the World Health Organization (WHO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB054D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 de la</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB054D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00FB054D">
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>incluyen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">se </w:t>
+        <w:t xml:space="preserve"> los </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>incluyen</w:t>
+        <w:t>elementos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> los </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>elementos</w:t>
+        <w:t>que</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>debe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>contener</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, que se </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>pueden</w:t>
+        <w:t>que</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>consultar</w:t>
+        <w:t>pueden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>este</w:t>
+        <w:t>consultar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> enlace:</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="18655D7D" w14:textId="1AD1E788" w:rsidR="00FB054D" w:rsidRPr="00DC6892" w:rsidRDefault="00FB054D" w:rsidP="00FB054D">
+        <w:t>este</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enlace:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780A3669" w14:textId="483AB34F" w:rsidR="00FB054D" w:rsidRPr="00FB054D" w:rsidRDefault="00FB054D" w:rsidP="00FB054D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC6892">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="006F6A9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://cioms.ch/wp-content/uploads/2017/01/WEB-CIOMS-EthicalGuidelines.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FB054D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://cioms.ch/wp-content/uploads/2017/01/WEB-CIOMS-EthicalGuidelines.pdf</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18655D7D" w14:textId="1AD1E788" w:rsidR="00FB054D" w:rsidRPr="00DC6892" w:rsidRDefault="00FB054D" w:rsidP="00FB054D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC6892">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Desde el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC6892">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>CEIm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC6892">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>-FJD</w:t>
       </w:r>
       <w:r w:rsidR="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
@@ -474,51 +507,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>, individualizando los apartados en base al estudio correspondiente</w:t>
       </w:r>
       <w:r w:rsidR="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>, modificando lo que sea pertinente</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6892">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Si tiene alguna duda, puede contactar con nosotros (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00CE0615" w:rsidRPr="000820E9">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:t>ceic@fjd.es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CE0615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6892">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3685,51 +3718,50 @@
       <w:bookmarkStart w:id="6" w:name="_Toc414376239"/>
       <w:bookmarkStart w:id="7" w:name="_Toc414376282"/>
       <w:bookmarkStart w:id="8" w:name="_Toc414376155"/>
       <w:bookmarkStart w:id="9" w:name="_Toc414376198"/>
       <w:bookmarkStart w:id="10" w:name="_Toc414376240"/>
       <w:bookmarkStart w:id="11" w:name="_Toc414376283"/>
       <w:bookmarkStart w:id="12" w:name="_Toc81485531"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="003E6565">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resumen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="16316EAC" w14:textId="77777777" w:rsidR="007E2094" w:rsidRDefault="007E2094" w:rsidP="00A431A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="016F81CC" w14:textId="77777777" w:rsidR="006A7BC1" w:rsidRPr="003E6565" w:rsidRDefault="00DA65D2" w:rsidP="000B1DD7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -4020,51 +4052,65 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6565">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Centros Donde se prevé realizar el estudio</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="524FA252" w14:textId="77777777" w:rsidR="00D52567" w:rsidRPr="003E6565" w:rsidRDefault="00A431A8" w:rsidP="000B1DD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6565">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>El estudio se llevara a cabo en</w:t>
+        <w:t xml:space="preserve">El estudio se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E6565">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>llevara</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E6565">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cabo en</w:t>
       </w:r>
       <w:r w:rsidR="000B1DD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000B1DD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="007E2094">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5413166E" w14:textId="77777777" w:rsidR="00A431A8" w:rsidRPr="003E6565" w:rsidRDefault="00A431A8" w:rsidP="00A431A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -4407,51 +4453,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4DCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Población en Estudio y Número Total de Pacientes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="327EAFA6" w14:textId="77777777" w:rsidR="003841CA" w:rsidRDefault="009268B3" w:rsidP="000B1DD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4DCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En base al cálculo de muestra, se pretende incluir en el estudio un total </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FC4DCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>de  pacientes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FC4DCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4125517D" w14:textId="77777777" w:rsidR="008D217D" w:rsidRPr="00FC4DCB" w:rsidRDefault="008D217D" w:rsidP="00A431A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -5298,51 +5343,50 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A016881" w14:textId="77777777" w:rsidR="008D40CC" w:rsidRDefault="00ED23A6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009268B3" w:rsidRPr="009268B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7312C373" w14:textId="4077EB04" w:rsidR="009268B3" w:rsidRPr="009268B3" w:rsidRDefault="009268B3" w:rsidP="009268B3">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc81485542"/>
       <w:r w:rsidRPr="009268B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5626,92 +5670,90 @@
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1305"/>
         <w:gridCol w:w="7523"/>
       </w:tblGrid>
       <w:tr w:rsidR="00241611" w:rsidRPr="00D93E73" w14:paraId="1D8E01BE" w14:textId="77777777" w:rsidTr="00D93E73">
         <w:trPr>
           <w:trHeight w:val="1130"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29FF5210" w14:textId="77777777" w:rsidR="00241611" w:rsidRPr="00D93E73" w:rsidRDefault="009268B3" w:rsidP="00D93E73">
             <w:pPr>
               <w:pStyle w:val="Cuerpo"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D93E73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VISITA 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42FBEB4E" w14:textId="77777777" w:rsidR="00241611" w:rsidRPr="00D93E73" w:rsidRDefault="009268B3" w:rsidP="00D93E73">
             <w:pPr>
               <w:pStyle w:val="Cuerpo"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D93E73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Selección Paciente</w:t>
             </w:r>
           </w:p>
@@ -5755,369 +5797,360 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ETC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241611" w:rsidRPr="00D93E73" w14:paraId="61A9234B" w14:textId="77777777" w:rsidTr="00D93E73">
         <w:trPr>
           <w:trHeight w:val="570"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6BE5A898" w14:textId="77777777" w:rsidR="00241611" w:rsidRPr="00D93E73" w:rsidRDefault="009268B3" w:rsidP="00D93E73">
             <w:pPr>
               <w:pStyle w:val="Cuerpo"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D93E73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VISITA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6481C681" w14:textId="77777777" w:rsidR="00241611" w:rsidRPr="00D93E73" w:rsidRDefault="008D217D" w:rsidP="00D93E73">
             <w:pPr>
               <w:pStyle w:val="Cuerpo"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ETC</w:t>
             </w:r>
             <w:r w:rsidR="009268B3" w:rsidRPr="00D93E73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241611" w:rsidRPr="00D93E73" w14:paraId="177EFCF6" w14:textId="77777777" w:rsidTr="00D93E73">
         <w:trPr>
           <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="30BBEBAF" w14:textId="77777777" w:rsidR="00241611" w:rsidRPr="00D93E73" w:rsidRDefault="009268B3" w:rsidP="00D93E73">
             <w:pPr>
               <w:pStyle w:val="Cuerpo"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D93E73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VISITA 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="344D6095" w14:textId="77777777" w:rsidR="00241611" w:rsidRPr="00D93E73" w:rsidRDefault="008D217D" w:rsidP="00D93E73">
             <w:pPr>
               <w:pStyle w:val="Cuerpo"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ETC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241611" w:rsidRPr="00D93E73" w14:paraId="454F2391" w14:textId="77777777" w:rsidTr="00D93E73">
         <w:trPr>
           <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DBB321E" w14:textId="77777777" w:rsidR="00241611" w:rsidRPr="00D93E73" w:rsidRDefault="00241611" w:rsidP="00D93E73">
             <w:pPr>
               <w:pStyle w:val="Cuerpo"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="117EB76A" w14:textId="77777777" w:rsidR="00241611" w:rsidRPr="00D93E73" w:rsidRDefault="003F7C3B" w:rsidP="00D93E73">
             <w:pPr>
               <w:pStyle w:val="Cuerpo"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> COMPLETAR SI APLICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241611" w:rsidRPr="00D93E73" w14:paraId="7692B662" w14:textId="77777777" w:rsidTr="00D93E73">
         <w:trPr>
           <w:trHeight w:val="1410"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="52F4F2A0" w14:textId="77777777" w:rsidR="00241611" w:rsidRPr="00D93E73" w:rsidRDefault="00241611" w:rsidP="00D93E73">
             <w:pPr>
               <w:pStyle w:val="Cuerpo"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A0CC29D" w14:textId="77777777" w:rsidR="00241611" w:rsidRPr="00D93E73" w:rsidRDefault="00241611" w:rsidP="00D93E73">
             <w:pPr>
               <w:pStyle w:val="Cuerpo"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="756BB407" w14:textId="77777777" w:rsidR="008D40CC" w:rsidRDefault="008D40CC" w:rsidP="00FC4DCB">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FE65612" w14:textId="77777777" w:rsidR="00E6403D" w:rsidRPr="00E6403D" w:rsidRDefault="00E6403D" w:rsidP="00E6403D"/>
     <w:p w14:paraId="0280CF2D" w14:textId="77777777" w:rsidR="009268B3" w:rsidRPr="00A31326" w:rsidRDefault="009268B3" w:rsidP="009268B3">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc81485544"/>
       <w:r w:rsidRPr="00A31326">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Evaluación de la Respuesta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="2298B4A3" w14:textId="77777777" w:rsidR="008D40CC" w:rsidRPr="00A31326" w:rsidRDefault="009268B3">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc81485545"/>
       <w:r w:rsidRPr="00A31326">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Definición de variables</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="5756890A" w14:textId="77777777" w:rsidR="00FC24DD" w:rsidRDefault="00FC24DD" w:rsidP="00CC2BF8">
       <w:pPr>
@@ -6568,51 +6601,67 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Si el proyecto contempla la utilización de muestras biológicas de seres humanos, es necesario detallar su origen, tipo, análisis que se prevé realizar y destino de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>las mismas</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> una vez finalizado el proyecto, de acuerdo a la Ley de Investigación</w:t>
+        <w:t xml:space="preserve"> una vez finalizado el proyecto, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A5188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>de acuerdo a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A5188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Ley de Investigación</w:t>
       </w:r>
       <w:r w:rsidR="003A5188" w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> B</w:t>
       </w:r>
       <w:r w:rsidR="00A31326" w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="003A5188" w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>omédica</w:t>
       </w:r>
       <w:r w:rsidR="00A31326">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6699,51 +6748,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Adaptar)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F3E00C" w14:textId="77777777" w:rsidR="008D40CC" w:rsidRDefault="009268B3">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc81485549"/>
       <w:r w:rsidRPr="009268B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Aspectos Éticos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="009268B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE6E35B" w14:textId="77777777" w:rsidR="008D40CC" w:rsidRPr="00A31326" w:rsidRDefault="009268B3">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31326">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7241,60 +7289,51 @@
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A31326">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> él, e incluir a los servi</w:t>
       </w:r>
       <w:r w:rsidR="00D05338" w:rsidRPr="00A31326">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>cios que hayan colaborado en la obtención de la información (Servicio de Documentación Clínica)</w:t>
       </w:r>
       <w:r w:rsidR="00467EF0" w:rsidRPr="00A31326">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Se debe explicar el </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">procedimiento de </w:t>
+        <w:t xml:space="preserve">. Se debe explicar el procedimiento de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00467EF0" w:rsidRPr="00A31326">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pseudonimización</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00467EF0" w:rsidRPr="00A31326">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los datos, por el cual el equipo investigador tiene acceso a una base de datos en la que cada paciente estará identificado con un código (que no sea DNI, NHC, o cualquier dato </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00467EF0" w:rsidRPr="00A31326">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
@@ -7576,58 +7615,51 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74037F82" w14:textId="77777777" w:rsidR="00954B28" w:rsidRPr="003E6565" w:rsidRDefault="009268B3" w:rsidP="00F20CF5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009268B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los investigadores se atendrán a las normas de Buena Práctica Clínica. Toda la información recogida durante la realización del estudio se anotará directamente en el </w:t>
-[...6 lines deleted...]
-        <w:t>cuaderno de recogida de datos, que se adjunta.  Cuando se haga una corrección se deberá anotar la fecha y las iniciales de la persona que la realiza. El personal auxiliar seguirá las instrucciones dadas por el investigador. Previo al estudio, el paciente deberá recibir información oral y escrita con respecto al diseño, fines del estudio y posibles riesgos que de él puedan derivarse. Si posteriormente acceden a participar en el mismo, deberán firmar su consentimiento, sin que ello impida que en cualquier momento y por cualquier razón puedan revocarlo y abandonar el estudio. Los pacientes recibirán instrucciones respecto a la necesidad de respetar estrictamente las instrucciones de los investigadores. Se informará a los pacientes de la necesidad de ponerse en contacto con los investigadores si durante el estudio surgiera alguna incidencia, facilitándoles la forma de hacerlo durante el periodo ambulatorio del estudio.</w:t>
+        <w:t>Los investigadores se atendrán a las normas de Buena Práctica Clínica. Toda la información recogida durante la realización del estudio se anotará directamente en el cuaderno de recogida de datos, que se adjunta.  Cuando se haga una corrección se deberá anotar la fecha y las iniciales de la persona que la realiza. El personal auxiliar seguirá las instrucciones dadas por el investigador. Previo al estudio, el paciente deberá recibir información oral y escrita con respecto al diseño, fines del estudio y posibles riesgos que de él puedan derivarse. Si posteriormente acceden a participar en el mismo, deberán firmar su consentimiento, sin que ello impida que en cualquier momento y por cualquier razón puedan revocarlo y abandonar el estudio. Los pacientes recibirán instrucciones respecto a la necesidad de respetar estrictamente las instrucciones de los investigadores. Se informará a los pacientes de la necesidad de ponerse en contacto con los investigadores si durante el estudio surgiera alguna incidencia, facilitándoles la forma de hacerlo durante el periodo ambulatorio del estudio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453F9104" w14:textId="77777777" w:rsidR="00587024" w:rsidRPr="003E6565" w:rsidRDefault="009268B3" w:rsidP="00954B28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009268B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Existirá un archivo de documentación físico y electrónico para todos los datos, que se conservarán íntegros durante los </w:t>
       </w:r>
       <w:r w:rsidR="00B504B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>diez</w:t>
       </w:r>
@@ -7810,190 +7842,166 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Se realizará con las técnicas estadísticas apropiadas a las variables de estudio </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pre especificado</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Se realiza un análisis descriptivo de la población.  Los resultados de frecuencia serán expresados en términos absolutos, como porcentajes e intervalos de confianza. Las variables continuas serán expresadas como media (DE) y mediana (rango) según prueba de normalidad (test de </w:t>
+        <w:t>. Se realiza un análisis descriptivo de la población.  Los resultados de frecuencia serán expresados en términos absolutos, como porcentajes e intervalos de confianza. Las variables continuas serán expresadas como media (DE) y mediana (rango) según prueba de normalidad (test de Kolmogorov Smirnov). Para e</w:t>
+      </w:r>
+      <w:r w:rsidR="004858F1" w:rsidRPr="003A5188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estudio de la relación entre las diferentes variables, se utilizará Chi cuadrado o el Análisis de la Varianza si son paramétricos. Y en caso de no seguir una distribución normal, se utilizará test no paramétricos (U de Mann-Whitney o Kruskal Wallis, según proceda).  </w:t>
+      </w:r>
+      <w:r w:rsidR="0065504D" w:rsidRPr="003A5188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0065504D" w:rsidRPr="003A5188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>upervivencia  libre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A5188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de recurrencia bioquímica (BCR- free </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Kolmogorov</w:t>
+        <w:t>survival</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t xml:space="preserve">) será estimadas por medio de las curvas de Kaplan Meier. Se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A5188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>empleara  PASW</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A5188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Smirnov</w:t>
+        <w:t>Statistics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>). Para e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004858F1" w:rsidRPr="003A5188">
+        <w:t xml:space="preserve"> 18 (SPSS Inc. Chicago, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...43 lines deleted...]
-        <w:t>upervivencia  libre</w:t>
+        <w:t>IL,USA</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A5188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de recurrencia bioquímica (BCR- free </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> 18 (SPSS Inc. Chicago, IL,USA).</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA46151" w14:textId="77777777" w:rsidR="0065504D" w:rsidRPr="003E6565" w:rsidRDefault="0065504D" w:rsidP="0065504D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193609F0" w14:textId="77777777" w:rsidR="009454CF" w:rsidRPr="003E6565" w:rsidRDefault="009454CF" w:rsidP="009454CF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -8107,52 +8115,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc81485560"/>
       <w:r w:rsidRPr="009268B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bibliografía</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="0CD82254" w14:textId="77777777" w:rsidR="00B504B4" w:rsidRPr="00B504B4" w:rsidRDefault="00B504B4" w:rsidP="00B504B4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B504B4" w:rsidRPr="00B504B4" w:rsidSect="00444008">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="41397787" w14:textId="77777777" w:rsidR="00140C8F" w:rsidRDefault="00140C8F" w:rsidP="00444008">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4A7ACA67" w14:textId="77777777" w:rsidR="00140C8F" w:rsidRDefault="00140C8F" w:rsidP="00444008">
       <w:pPr>
@@ -8221,51 +8228,50 @@
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="JDNKMJ+Arial,Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D5F9C77" w14:textId="77777777" w:rsidR="00F91F96" w:rsidRDefault="00E93CCE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -8291,144 +8297,50 @@
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="059594AD" w14:textId="77777777" w:rsidR="00140C8F" w:rsidRDefault="00140C8F" w:rsidP="00444008">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7325F856" w14:textId="77777777" w:rsidR="00140C8F" w:rsidRDefault="00140C8F" w:rsidP="00444008">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...92 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06FC1E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="219A8B5E"/>
     <w:lvl w:ilvl="0" w:tplc="11623A4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -9834,51 +9746,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="305864186">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="886601064">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1327901904">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A7BC1"/>
     <w:rsid w:val="000000F1"/>
     <w:rsid w:val="00032342"/>
     <w:rsid w:val="00035DDF"/>
     <w:rsid w:val="00045925"/>
     <w:rsid w:val="00047470"/>
     <w:rsid w:val="00047E5D"/>
@@ -10034,50 +9946,51 @@
     <w:rsid w:val="004C33D0"/>
     <w:rsid w:val="004C4F6D"/>
     <w:rsid w:val="004D3D8D"/>
     <w:rsid w:val="004D581B"/>
     <w:rsid w:val="004D5AC2"/>
     <w:rsid w:val="004D649E"/>
     <w:rsid w:val="004D732A"/>
     <w:rsid w:val="004E3238"/>
     <w:rsid w:val="004E7770"/>
     <w:rsid w:val="004E7EFB"/>
     <w:rsid w:val="004F0A77"/>
     <w:rsid w:val="004F0EA4"/>
     <w:rsid w:val="004F4753"/>
     <w:rsid w:val="005003BD"/>
     <w:rsid w:val="0050156E"/>
     <w:rsid w:val="00502E83"/>
     <w:rsid w:val="005122E9"/>
     <w:rsid w:val="005206CA"/>
     <w:rsid w:val="00525D7E"/>
     <w:rsid w:val="00532EFE"/>
     <w:rsid w:val="00535793"/>
     <w:rsid w:val="0054071B"/>
     <w:rsid w:val="00540BB1"/>
     <w:rsid w:val="005455FF"/>
     <w:rsid w:val="00551593"/>
+    <w:rsid w:val="00562662"/>
     <w:rsid w:val="005701B5"/>
     <w:rsid w:val="005743F2"/>
     <w:rsid w:val="00575F21"/>
     <w:rsid w:val="005762BD"/>
     <w:rsid w:val="0058112E"/>
     <w:rsid w:val="00587024"/>
     <w:rsid w:val="005A2A3F"/>
     <w:rsid w:val="005A5227"/>
     <w:rsid w:val="005A7EB7"/>
     <w:rsid w:val="005D1F84"/>
     <w:rsid w:val="005D7746"/>
     <w:rsid w:val="005E11AA"/>
     <w:rsid w:val="005E3FF6"/>
     <w:rsid w:val="005E44FB"/>
     <w:rsid w:val="005E611A"/>
     <w:rsid w:val="005F1520"/>
     <w:rsid w:val="005F1588"/>
     <w:rsid w:val="005F4519"/>
     <w:rsid w:val="005F528C"/>
     <w:rsid w:val="00600AFA"/>
     <w:rsid w:val="0060160A"/>
     <w:rsid w:val="00603682"/>
     <w:rsid w:val="006077B6"/>
     <w:rsid w:val="00607EEE"/>
     <w:rsid w:val="006169D0"/>
@@ -10089,50 +10002,51 @@
     <w:rsid w:val="00644A64"/>
     <w:rsid w:val="006462E0"/>
     <w:rsid w:val="00651333"/>
     <w:rsid w:val="006521D0"/>
     <w:rsid w:val="00653A40"/>
     <w:rsid w:val="0065504D"/>
     <w:rsid w:val="00657739"/>
     <w:rsid w:val="00660DE0"/>
     <w:rsid w:val="00662A5B"/>
     <w:rsid w:val="00675042"/>
     <w:rsid w:val="0067580B"/>
     <w:rsid w:val="0067792A"/>
     <w:rsid w:val="006816CF"/>
     <w:rsid w:val="00684E2A"/>
     <w:rsid w:val="006851C9"/>
     <w:rsid w:val="00695BB0"/>
     <w:rsid w:val="006A38DD"/>
     <w:rsid w:val="006A6CD3"/>
     <w:rsid w:val="006A7BC1"/>
     <w:rsid w:val="006B4EC0"/>
     <w:rsid w:val="006C6428"/>
     <w:rsid w:val="006D21E7"/>
     <w:rsid w:val="006D222C"/>
     <w:rsid w:val="006D2546"/>
     <w:rsid w:val="006F51E7"/>
+    <w:rsid w:val="006F6A9F"/>
     <w:rsid w:val="0070688C"/>
     <w:rsid w:val="00712F47"/>
     <w:rsid w:val="00716FF2"/>
     <w:rsid w:val="007254AB"/>
     <w:rsid w:val="00732BFF"/>
     <w:rsid w:val="00745361"/>
     <w:rsid w:val="0076160D"/>
     <w:rsid w:val="007635A6"/>
     <w:rsid w:val="00766DBA"/>
     <w:rsid w:val="0077038C"/>
     <w:rsid w:val="00777326"/>
     <w:rsid w:val="0078735A"/>
     <w:rsid w:val="00790AF7"/>
     <w:rsid w:val="00792957"/>
     <w:rsid w:val="007A1D0E"/>
     <w:rsid w:val="007C1669"/>
     <w:rsid w:val="007D15DF"/>
     <w:rsid w:val="007D342A"/>
     <w:rsid w:val="007D4007"/>
     <w:rsid w:val="007D662F"/>
     <w:rsid w:val="007E2094"/>
     <w:rsid w:val="007E5119"/>
     <w:rsid w:val="0080382C"/>
     <w:rsid w:val="00804D7F"/>
     <w:rsid w:val="008052B7"/>
@@ -10381,51 +10295,51 @@
     <w:rsid w:val="00FD4864"/>
     <w:rsid w:val="00FD5360"/>
     <w:rsid w:val="00FE361B"/>
     <w:rsid w:val="00FE56B3"/>
     <w:rsid w:val="00FF007B"/>
     <w:rsid w:val="00FF31AF"/>
     <w:rsid w:val="00FF4879"/>
     <w:rsid w:val="00FF6FCD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="58F9D811"/>
   <w15:docId w15:val="{37EDD0E1-2B08-4FAE-8F66-135B63D43167}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -11579,51 +11493,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="771129154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cioms.ch/wp-content/uploads/2017/01/WEB-CIOMS-EthicalGuidelines.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceic@fjd.es" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceic@fjd.es" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11909,25 +11823,54 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>RevolucionUnattended</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>14209</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana Maria</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_62246707-acf5-41ce-b7b1-f5c34e68a12b_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_62246707-acf5-41ce-b7b1-f5c34e68a12b_SetDate">
+    <vt:lpwstr>2026-07-06T12:23:20Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_62246707-acf5-41ce-b7b1-f5c34e68a12b_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_62246707-acf5-41ce-b7b1-f5c34e68a12b_Name">
+    <vt:lpwstr>Uso interno - Document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_62246707-acf5-41ce-b7b1-f5c34e68a12b_SiteId">
+    <vt:lpwstr>d879fa46-3954-4e5c-a3cf-ab74f00c58da</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_62246707-acf5-41ce-b7b1-f5c34e68a12b_ActionId">
+    <vt:lpwstr>8bf33934-a01d-49e9-8fae-76700ff1a2d3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_62246707-acf5-41ce-b7b1-f5c34e68a12b_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_62246707-acf5-41ce-b7b1-f5c34e68a12b_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>